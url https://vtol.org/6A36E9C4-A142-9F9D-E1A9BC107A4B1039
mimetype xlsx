--- v0 (2026-07-06)
+++ v1 (2026-09-26)
@@ -1,89 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Awards\Associate Tech Fellow\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1FD4A0D6-3776-4695-ACA5-F1C582CC0EA2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{54C4B836-94EB-4CB1-9B6E-7A3B862A086E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{5E66623B-7B19-4DCB-8613-FB638FE8CC58}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D6" i="1" l="1"/>
-  <c r="D26" i="1" s="1"/>
+  <c r="D10" i="1" l="1"/>
+  <c r="D18" i="1"/>
   <c r="D22" i="1"/>
-  <c r="D18" i="1"/>
+  <c r="D6" i="1"/>
+  <c r="D26" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="55">
   <si>
     <t>Criteria</t>
   </si>
   <si>
     <t>VFS Membership Tenure</t>
   </si>
   <si>
     <t>Service and Leadership</t>
   </si>
   <si>
     <t>VFS Publications</t>
   </si>
   <si>
     <t>Vertical Flight Career</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Points</t>
@@ -432,51 +433,51 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
@@ -495,92 +496,91 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -882,95 +882,95 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01955563-1013-48F1-BD6F-52CA4F47D01E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I33"/>
+  <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A35" sqref="A35"/>
+      <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.85546875" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" customWidth="1"/>
     <col min="5" max="5" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="3.42578125" customWidth="1"/>
     <col min="7" max="7" width="51.28515625" customWidth="1"/>
     <col min="9" max="9" width="0" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="41.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="32"/>
-[...3 lines deleted...]
-      <c r="E1" s="32"/>
+      <c r="A1" s="33"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="24" t="s">
         <v>54</v>
       </c>
       <c r="B2" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="C2" s="33" t="s">
+      <c r="C2" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="D2" s="33"/>
-      <c r="E2" s="33"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="23"/>
       <c r="B3" s="23"/>
-      <c r="C3" s="34"/>
-[...1 lines deleted...]
-      <c r="E3" s="34"/>
+      <c r="C3" s="35"/>
+      <c r="D3" s="35"/>
+      <c r="E3" s="35"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>36</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="I5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
@@ -986,324 +986,324 @@
       <c r="E6" s="29"/>
       <c r="G6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="18"/>
       <c r="E7" s="29" t="s">
         <v>37</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A8" s="37"/>
+      <c r="A8" s="38"/>
       <c r="B8" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="18"/>
       <c r="E8" s="29" t="s">
         <v>37</v>
       </c>
       <c r="G8" s="7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="30" x14ac:dyDescent="0.25">
-      <c r="A9" s="38"/>
+      <c r="A9" s="39"/>
       <c r="B9" s="27" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="27" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="28">
         <v>4</v>
       </c>
       <c r="E9" s="30">
         <v>1</v>
       </c>
       <c r="G9" s="25" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
-      <c r="D10" s="19"/>
+      <c r="D10" s="19">
+        <f>SUM(D11:D17)</f>
+        <v>0</v>
+      </c>
       <c r="E10" s="29"/>
-      <c r="G10" s="49" t="s">
+      <c r="G10" s="32" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A11" s="39"/>
+      <c r="A11" s="40"/>
       <c r="B11" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="18"/>
       <c r="E11" s="29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A12" s="40"/>
+      <c r="A12" s="41"/>
       <c r="B12" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="18"/>
       <c r="E12" s="29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="30" x14ac:dyDescent="0.25">
-      <c r="A13" s="40"/>
+      <c r="A13" s="41"/>
       <c r="B13" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="26" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="18"/>
       <c r="E13" s="29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A14" s="40"/>
+      <c r="A14" s="41"/>
       <c r="B14" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="18"/>
       <c r="E14" s="29" t="s">
         <v>37</v>
       </c>
       <c r="G14" s="8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A15" s="40"/>
+      <c r="A15" s="41"/>
       <c r="B15" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="18"/>
       <c r="E15" s="29" t="s">
         <v>37</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A16" s="40"/>
+      <c r="A16" s="41"/>
       <c r="B16" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="18"/>
       <c r="E16" s="29" t="s">
         <v>37</v>
       </c>
       <c r="G16" s="9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A17" s="41"/>
+      <c r="A17" s="42"/>
       <c r="B17" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D17" s="18"/>
       <c r="E17" s="29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="20">
         <f>SUM(D19:D21)</f>
         <v>0</v>
       </c>
       <c r="E18" s="29"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A19" s="42"/>
+      <c r="A19" s="43"/>
       <c r="B19" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="18"/>
       <c r="E19" s="31">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A20" s="43"/>
+      <c r="A20" s="44"/>
       <c r="B20" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="18"/>
       <c r="E20" s="31">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="44"/>
+      <c r="A21" s="45"/>
       <c r="B21" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="18"/>
       <c r="E21" s="31">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="10"/>
       <c r="D22" s="21">
         <f>SUM(D23:D24)</f>
         <v>0</v>
       </c>
       <c r="E22" s="29"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A23" s="45"/>
+      <c r="A23" s="46"/>
       <c r="B23" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>26</v>
       </c>
       <c r="D23" s="18"/>
       <c r="E23" s="29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A24" s="46"/>
+      <c r="A24" s="47"/>
       <c r="B24" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="11" t="s">
         <v>25</v>
       </c>
       <c r="D24" s="18"/>
       <c r="E24" s="29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="26" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="D26" s="22">
         <f>SUM(D6,D10,D18,D22)</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="35" t="s">
+      <c r="A27" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="B27" s="35"/>
+      <c r="B27" s="36"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A28" s="47" t="s">
+      <c r="A28" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="B28" s="47"/>
+      <c r="B28" s="48"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A29" s="47" t="s">
+      <c r="A29" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="B29" s="47"/>
+      <c r="B29" s="48"/>
     </row>
     <row r="31" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="36" t="s">
+      <c r="A31" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="B31" s="36"/>
-[...6 lines deleted...]
-      <c r="A33" s="48"/>
+      <c r="B31" s="37"/>
+      <c r="C31" s="37"/>
+      <c r="D31" s="37"/>
+      <c r="E31" s="37"/>
+      <c r="F31" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="C2:E2"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="A11:A17"/>
     <mergeCell ref="A19:A21"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D7" xr:uid="{51AD81CC-FB95-4BF2-8EAA-15BEE212F8B2}">
       <formula1>$I$5:$I$6</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="72" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 