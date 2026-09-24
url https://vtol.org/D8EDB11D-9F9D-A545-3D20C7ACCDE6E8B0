--- v0 (2026-08-15)
+++ v1 (2026-09-24)
@@ -361,51 +361,51 @@
     <w:p w14:paraId="0C68A44B" w14:textId="77777777" w:rsidR="009A7D2D" w:rsidRPr="00FF76FC" w:rsidRDefault="009A7D2D" w:rsidP="00FF76FC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="257377B0" w14:textId="77777777" w:rsidR="009A7D2D" w:rsidRPr="006F0D94" w:rsidRDefault="00BC7C10" w:rsidP="00A57659">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F0D94">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>INTRODUCTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35AF5E27" w14:textId="4D0D2DAD" w:rsidR="00FF76FC" w:rsidRPr="00040B58" w:rsidRDefault="009A7D2D" w:rsidP="00EC5985">
+    <w:p w14:paraId="35AF5E27" w14:textId="25D0D6CF" w:rsidR="00FF76FC" w:rsidRPr="00040B58" w:rsidRDefault="009A7D2D" w:rsidP="00EC5985">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D38F5">
         <w:t xml:space="preserve">This template is formatted to </w:t>
       </w:r>
       <w:r w:rsidR="00122595" w:rsidRPr="00C96D75">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The Vertical Flight Society</w:t>
       </w:r>
       <w:r w:rsidR="00122595">
         <w:t xml:space="preserve"> (VFS) </w:t>
       </w:r>
       <w:r w:rsidRPr="004D38F5">
         <w:t>guidelines</w:t>
       </w:r>
       <w:r w:rsidR="00D95663">
         <w:t xml:space="preserve"> for </w:t>
@@ -482,57 +482,75 @@
       <w:r w:rsidR="00CE32B3" w:rsidRPr="001D6D8C">
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
       <w:r w:rsidR="00FF76FC" w:rsidRPr="001D6D8C">
         <w:t>MB</w:t>
       </w:r>
       <w:r w:rsidR="00FF76FC" w:rsidRPr="00811624">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FD6775">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF76FC">
         <w:t>The fidelity of figures can typically be reduced so that they retain salient features, but at a much reduced size.</w:t>
       </w:r>
       <w:r w:rsidR="00A11488">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00040B58" w:rsidRPr="00040B58">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t>Abstracts should be a minimum of three (3) pages and maximum of 5-pages in length,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00040B58">
+        <w:t xml:space="preserve">Abstracts should be a minimum of three (3) pages and maximum of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E05FBE">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">five (5) </w:t>
+      </w:r>
+      <w:r w:rsidR="00040B58" w:rsidRPr="00040B58">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>pages in length,</w:t>
+      </w:r>
+      <w:r w:rsidR="00040B58">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00030D6B" w:rsidRPr="00040B58">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">inclusive of all text, figures, tables, and references. </w:t>
       </w:r>
       <w:r w:rsidR="00EC5985" w:rsidRPr="00040B58">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note, some technical committees </w:t>
       </w:r>
       <w:r w:rsidR="00040B58" w:rsidRPr="00040B58">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">have </w:t>
       </w:r>
@@ -583,88 +601,87 @@
       <w:r w:rsidR="00040B58">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> abstracts to the</w:t>
       </w:r>
       <w:r w:rsidR="00040B58" w:rsidRPr="00F34958">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00040B58">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>VFS</w:t>
       </w:r>
       <w:r w:rsidR="00040B58" w:rsidRPr="00F34958">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Mira submission site at </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00040B58" w:rsidRPr="00F34958">
+        <w:r w:rsidR="00ED33AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t>www.vtol.org/mira</w:t>
+          <w:t>Mira Forum 83</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00040B58" w:rsidRPr="00F34958">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23BBD7EF" w14:textId="77777777" w:rsidR="00BC7C10" w:rsidRPr="006F0D94" w:rsidRDefault="00BC7C10" w:rsidP="00A57659">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F0D94">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>FORMATTING GUIDELINES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7857B686" w14:textId="6B8D69C5" w:rsidR="003D0CD5" w:rsidRPr="00246706" w:rsidRDefault="003D0CD5" w:rsidP="00C96D75">
+    <w:p w14:paraId="7857B686" w14:textId="6B8D69C5" w:rsidR="003D0CD5" w:rsidRPr="00246706" w:rsidRDefault="003D0CD5" w:rsidP="00E05FBE">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D38F5">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:t>abstract</w:t>
       </w:r>
       <w:r w:rsidRPr="004D38F5">
         <w:t xml:space="preserve"> should be formatted for printing on 8.5-inch by 1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1-inch paper. Margins should be </w:t>
       </w:r>
       <w:r w:rsidRPr="004D38F5">
         <w:t xml:space="preserve">1.0 inch (top, bottom, and sides). A standard proportional font (such as Helvetica or Times) should be used throughout the </w:t>
       </w:r>
       <w:r w:rsidR="00E70CFB">
         <w:t>abstract with single spacing</w:t>
       </w:r>
       <w:r w:rsidRPr="004D38F5">
         <w:t xml:space="preserve">. </w:t>
@@ -3839,65 +3856,99 @@
       <w:r w:rsidR="00400496">
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidR="00575D8D">
         <w:t xml:space="preserve"> section </w:t>
       </w:r>
       <w:r w:rsidR="00F442B7">
         <w:t>should provide answers to the following questions:</w:t>
       </w:r>
       <w:r w:rsidR="00FD6775">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F442B7">
         <w:t>How does the proposed paper</w:t>
       </w:r>
       <w:r w:rsidR="00FF76FC" w:rsidRPr="00FF76FC">
         <w:t xml:space="preserve"> advance the state of the art? How does the proposed paper vary from prior presented/published state-of-the-art results, including, but not limited to the authors’ own work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="218BBDEB" w14:textId="77777777" w:rsidR="00CE32B3" w:rsidRDefault="00CE32B3" w:rsidP="00C96D75">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E7D8B2C" w14:textId="18766941" w:rsidR="00CE32B3" w:rsidRPr="00CE32B3" w:rsidRDefault="00CE32B3" w:rsidP="00CE32B3">
+    <w:p w14:paraId="6E7D8B2C" w14:textId="321D8B0C" w:rsidR="00CE32B3" w:rsidRPr="00F61E06" w:rsidRDefault="00CE32B3" w:rsidP="00CE32B3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CE32B3">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61E06">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:szCs w:val="20"/>
-[...1 lines deleted...]
-        <w:t>AUTHOR RESPONSIBILITY / Ai POLICY</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AUTHOR RESPONSIBILITY / A</w:t>
+      </w:r>
+      <w:r w:rsidR="002959F5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rtif</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61E06">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="002959F5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cial (AI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61E06">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="367AB933" w14:textId="77777777" w:rsidR="00CE32B3" w:rsidRPr="00CE32B3" w:rsidRDefault="00CE32B3" w:rsidP="00CE32B3">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE32B3">
         <w:t>Authors are fully responsible for the accuracy, originality, validity, and integrity of all submitted work, regardless of whether AI tools were used during content development. Authors shall not:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D1FA4FC" w14:textId="77777777" w:rsidR="00CE32B3" w:rsidRPr="00CE32B3" w:rsidRDefault="00CE32B3" w:rsidP="00CE32B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE32B3">
         <w:t>Alter or misrepresent technical information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="620907A6" w14:textId="77777777" w:rsidR="00CE32B3" w:rsidRPr="00CE32B3" w:rsidRDefault="00CE32B3" w:rsidP="00CE32B3">
       <w:pPr>
@@ -4085,59 +4136,51 @@
         <w:t xml:space="preserve"> those illustrated earlier, should be included.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51B621B6" w14:textId="77777777" w:rsidR="00BC7C10" w:rsidRPr="006F0D94" w:rsidRDefault="00BC7C10" w:rsidP="00A57659">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F0D94">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>CURRENT STATUS OF THE WORK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53382619" w14:textId="36742E7F" w:rsidR="001D534C" w:rsidRDefault="001D534C" w:rsidP="00C96D75">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">There is typically 4-6 months between abstract acceptance and the final paper submission. This </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> must also include any clearance from employers or funding </w:t>
+        <w:t xml:space="preserve">There is typically 4-6 months between abstract acceptance and the final paper submission. This time period must also include any clearance from employers or funding </w:t>
       </w:r>
       <w:r w:rsidR="00400496">
         <w:t>agencies and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> may well require multiple clearances.</w:t>
       </w:r>
       <w:r w:rsidR="00FD6775">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>In this section, the author(s) should indicate how far the work has progressed at the abstract submittal date, how much of the work needs to be completed, and how much of the paper has already been written.</w:t>
       </w:r>
       <w:r w:rsidR="00FD6775">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>It is important that if additional testing or high performance computing is still needed for successful completion of the paper that the authors note risk assessment and mitigation.</w:t>
       </w:r>
       <w:r w:rsidR="00FD6775">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C1A64E6" w14:textId="77777777" w:rsidR="009A7D2D" w:rsidRPr="006F0D94" w:rsidRDefault="009A7D2D" w:rsidP="00A57659">
       <w:pPr>
@@ -5493,58 +5536,58 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times-Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00402626" w:rsidSect="00D95663">
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DD92773" w14:textId="77777777" w:rsidR="00CC39C5" w:rsidRDefault="00CC39C5">
+    <w:p w14:paraId="48CF648A" w14:textId="77777777" w:rsidR="0011442C" w:rsidRDefault="0011442C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="559D6907" w14:textId="77777777" w:rsidR="00CC39C5" w:rsidRDefault="00CC39C5">
+    <w:p w14:paraId="54D44877" w14:textId="77777777" w:rsidR="0011442C" w:rsidRDefault="0011442C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5683,58 +5726,58 @@
     <w:r w:rsidR="00DA7896">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00C0415E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1218332C" w14:textId="77777777" w:rsidR="001D534C" w:rsidRDefault="001D534C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D48CC3D" w14:textId="77777777" w:rsidR="00CC39C5" w:rsidRDefault="00CC39C5">
+    <w:p w14:paraId="187CD71E" w14:textId="77777777" w:rsidR="0011442C" w:rsidRDefault="0011442C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="789BCBA2" w14:textId="77777777" w:rsidR="00CC39C5" w:rsidRDefault="00CC39C5">
+    <w:p w14:paraId="4AF953E2" w14:textId="77777777" w:rsidR="0011442C" w:rsidRDefault="0011442C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4E34B922"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
@@ -7040,199 +7083,213 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="275448736">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1882472063">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="274362729">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1735541121">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="795415752">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="709375764">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="150"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F758A"/>
     <w:rsid w:val="00010B2D"/>
+    <w:rsid w:val="0001359A"/>
     <w:rsid w:val="00030D6B"/>
     <w:rsid w:val="00040B58"/>
     <w:rsid w:val="00047D6F"/>
     <w:rsid w:val="00085E18"/>
     <w:rsid w:val="000A4E6E"/>
     <w:rsid w:val="000B0A5E"/>
     <w:rsid w:val="000B4F76"/>
+    <w:rsid w:val="000E0C86"/>
+    <w:rsid w:val="0011442C"/>
     <w:rsid w:val="00122595"/>
     <w:rsid w:val="0014063C"/>
     <w:rsid w:val="00175555"/>
+    <w:rsid w:val="00193B28"/>
+    <w:rsid w:val="001C2253"/>
     <w:rsid w:val="001D534C"/>
     <w:rsid w:val="001D6D8C"/>
     <w:rsid w:val="00221442"/>
     <w:rsid w:val="00246706"/>
     <w:rsid w:val="002925FB"/>
+    <w:rsid w:val="002959F5"/>
     <w:rsid w:val="002A6AA1"/>
     <w:rsid w:val="00301CE1"/>
     <w:rsid w:val="003039F1"/>
     <w:rsid w:val="00305887"/>
     <w:rsid w:val="00331E76"/>
     <w:rsid w:val="00353951"/>
     <w:rsid w:val="003D0CD5"/>
     <w:rsid w:val="003F63E3"/>
     <w:rsid w:val="00400496"/>
     <w:rsid w:val="00402626"/>
+    <w:rsid w:val="004118EB"/>
     <w:rsid w:val="00425242"/>
     <w:rsid w:val="00434987"/>
     <w:rsid w:val="00444FE9"/>
     <w:rsid w:val="00466310"/>
     <w:rsid w:val="004D38F5"/>
     <w:rsid w:val="004F3F5A"/>
     <w:rsid w:val="004F758A"/>
     <w:rsid w:val="005008B8"/>
     <w:rsid w:val="0051589A"/>
     <w:rsid w:val="00531B0D"/>
     <w:rsid w:val="00544F35"/>
     <w:rsid w:val="00575D8D"/>
     <w:rsid w:val="00575F3E"/>
     <w:rsid w:val="005D24CE"/>
     <w:rsid w:val="005F22CC"/>
     <w:rsid w:val="0061176B"/>
     <w:rsid w:val="00644D8A"/>
     <w:rsid w:val="0066744D"/>
     <w:rsid w:val="006A14AB"/>
     <w:rsid w:val="006A2456"/>
     <w:rsid w:val="006B7E52"/>
     <w:rsid w:val="006C7516"/>
     <w:rsid w:val="006F0B77"/>
     <w:rsid w:val="006F0D94"/>
     <w:rsid w:val="0070096D"/>
     <w:rsid w:val="00710C9F"/>
     <w:rsid w:val="00720842"/>
     <w:rsid w:val="00733E27"/>
     <w:rsid w:val="007372CD"/>
+    <w:rsid w:val="00776667"/>
+    <w:rsid w:val="007A1D97"/>
     <w:rsid w:val="007B2BC0"/>
     <w:rsid w:val="007B4DF9"/>
     <w:rsid w:val="007B747D"/>
     <w:rsid w:val="007B78A8"/>
     <w:rsid w:val="007E610B"/>
     <w:rsid w:val="007F04B3"/>
     <w:rsid w:val="00805543"/>
     <w:rsid w:val="00810DE1"/>
     <w:rsid w:val="00811624"/>
     <w:rsid w:val="00812987"/>
+    <w:rsid w:val="00851CC1"/>
     <w:rsid w:val="00890553"/>
     <w:rsid w:val="008B3526"/>
     <w:rsid w:val="008C337C"/>
     <w:rsid w:val="008C50A2"/>
     <w:rsid w:val="009432EF"/>
     <w:rsid w:val="00972ACA"/>
     <w:rsid w:val="009A00B7"/>
     <w:rsid w:val="009A6D13"/>
     <w:rsid w:val="009A7D2D"/>
     <w:rsid w:val="009D4C07"/>
     <w:rsid w:val="00A03BFF"/>
     <w:rsid w:val="00A11488"/>
     <w:rsid w:val="00A41363"/>
     <w:rsid w:val="00A43DF8"/>
     <w:rsid w:val="00A552BE"/>
     <w:rsid w:val="00A57659"/>
     <w:rsid w:val="00A63213"/>
     <w:rsid w:val="00A80CA0"/>
+    <w:rsid w:val="00AA1E73"/>
     <w:rsid w:val="00AB06A9"/>
     <w:rsid w:val="00AD0BD5"/>
     <w:rsid w:val="00AE442D"/>
     <w:rsid w:val="00B04366"/>
     <w:rsid w:val="00B12616"/>
     <w:rsid w:val="00B51468"/>
     <w:rsid w:val="00B75FA3"/>
     <w:rsid w:val="00B7615C"/>
     <w:rsid w:val="00BC6E15"/>
     <w:rsid w:val="00BC7C10"/>
     <w:rsid w:val="00BE0844"/>
     <w:rsid w:val="00C0415E"/>
     <w:rsid w:val="00C041E2"/>
     <w:rsid w:val="00C77026"/>
     <w:rsid w:val="00C953FA"/>
     <w:rsid w:val="00C96D75"/>
     <w:rsid w:val="00CC39C5"/>
     <w:rsid w:val="00CE32B3"/>
     <w:rsid w:val="00CF529B"/>
     <w:rsid w:val="00D06FDA"/>
     <w:rsid w:val="00D17999"/>
     <w:rsid w:val="00D71690"/>
     <w:rsid w:val="00D95663"/>
     <w:rsid w:val="00DA7896"/>
     <w:rsid w:val="00DB302A"/>
     <w:rsid w:val="00DE0CF2"/>
+    <w:rsid w:val="00E05FBE"/>
     <w:rsid w:val="00E12AF4"/>
     <w:rsid w:val="00E24719"/>
     <w:rsid w:val="00E26017"/>
     <w:rsid w:val="00E70CFB"/>
     <w:rsid w:val="00E94B34"/>
     <w:rsid w:val="00EB3885"/>
     <w:rsid w:val="00EC2EE3"/>
     <w:rsid w:val="00EC5985"/>
+    <w:rsid w:val="00ED33AD"/>
     <w:rsid w:val="00F06C32"/>
     <w:rsid w:val="00F11D4A"/>
     <w:rsid w:val="00F34958"/>
     <w:rsid w:val="00F442B7"/>
+    <w:rsid w:val="00F61E06"/>
     <w:rsid w:val="00F81706"/>
     <w:rsid w:val="00F94AC0"/>
     <w:rsid w:val="00FB640B"/>
     <w:rsid w:val="00FC3D24"/>
     <w:rsid w:val="00FD6775"/>
     <w:rsid w:val="00FD7D5F"/>
     <w:rsid w:val="00FE71C0"/>
     <w:rsid w:val="00FF76FC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
@@ -8029,51 +8086,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1419257158">
           <w:marLeft w:val="821"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="86"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@emailaddress.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://submissions.mirasmart.com/VFS2026" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@emailaddress.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@emailaddress.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@emailaddress.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://submissions.mirasmart.com/VFS2027" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@emailaddress.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@emailaddress.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8338,75 +8395,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61FDF348-5F7B-4B55-826A-D4BC5709723A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>2036</Words>
-  <Characters>11607</Characters>
+  <Words>2038</Words>
+  <Characters>11621</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>96</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Replace with your title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13616</CharactersWithSpaces>
+  <CharactersWithSpaces>13632</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>4784223</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.vtol.org/mira</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4587642</vt:i4>
       </vt:variant>
       <vt:variant>